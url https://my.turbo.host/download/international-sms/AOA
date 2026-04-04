--- v0 (2025-12-17)
+++ v1 (2026-04-04)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (AOA)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>209,8061</t>
+    <t>205,893</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>123,1494</t>
+    <t>120,8525</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>246,2988</t>
+    <t>241,7051</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>311,2105</t>
+    <t>305,4062</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>284,1909</t>
+    <t>278,8905</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>232,0892</t>
+    <t>227,7606</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>133,5912</t>
+    <t>131,0997</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>402,6037</t>
+    <t>395,0949</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>127,8859</t>
+    <t>125,5007</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>251,0353</t>
+    <t>246,3533</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>331,556</t>
+    <t>325,3722</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>194,1971</t>
+    <t>190,5752</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>75,7842</t>
+    <t>74,3708</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>267,1825</t>
+    <t>262,1993</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>298,4004</t>
+    <t>292,835</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>274,7178</t>
+    <t>269,5941</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>350,5021</t>
+    <t>343,9649</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>76,2148</t>
+    <t>74,7934</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>101,8351</t>
+    <t>99,9358</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>2.794,5436</t>
+    <t>2.742,4231</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>184,7241</t>
+    <t>181,2788</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>177,6193</t>
+    <t>174,3066</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>203,2395</t>
+    <t>199,449</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>161,0415</t>
+    <t>158,0379</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>113,6764</t>
+    <t>111,5562</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>146,832</t>
+    <t>144,0934</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>431,9917</t>
+    <t>423,9347</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>85,2573</t>
+    <t>83,6671</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>170,5145</t>
+    <t>167,3343</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>292,2645</t>
+    <t>286,8135</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>95,6991</t>
+    <t>93,9143</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>175,251</t>
+    <t>171,9825</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>416,8133</t>
+    <t>409,0394</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>203,6701</t>
+    <t>199,8715</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>241,5622</t>
+    <t>237,0569</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>266,6442</t>
+    <t>261,6711</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>190,86</t>
+    <t>187,3003</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>222,6162</t>
+    <t>218,4642</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>421,5498</t>
+    <t>413,6876</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>260,5083</t>
+    <t>255,6496</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>213,1432</t>
+    <t>209,1679</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>307,8734</t>
+    <t>302,1314</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>305,5052</t>
+    <t>299,8073</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>56,8382</t>
+    <t>55,7781</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>235,4263</t>
+    <t>231,0354</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>378,9212</t>
+    <t>371,854</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>445,2324</t>
+    <t>436,9284</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>189,4606</t>
+    <t>185,927</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>374,6152</t>
+    <t>367,6284</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>269,9813</t>
+    <t>264,946</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>151,5685</t>
+    <t>148,7416</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>217,8797</t>
+    <t>213,816</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>179,9876</t>
+    <t>176,6306</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>341,0291</t>
+    <t>334,6686</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>196,9959</t>
+    <t>193,3218</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>228,7521</t>
+    <t>224,4857</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>216,4802</t>
+    <t>212,4427</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>288,9274</t>
+    <t>283,5387</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>330,5872</t>
+    <t>324,4215</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>99,4668</t>
+    <t>97,6117</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>227,3527</t>
+    <t>223,1124</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>165,778</t>
+    <t>162,6861</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>132,6224</t>
+    <t>130,1489</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>255,7718</t>
+    <t>251,0014</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>568,3818</t>
+    <t>557,781</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>450,9377</t>
+    <t>442,5274</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>114,6452</t>
+    <t>112,507</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>10,4419</t>
+    <t>10,2471</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>552,7728</t>
+    <t>542,4631</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>80,5207</t>
+    <t>79,019</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>312,61</t>
+    <t>306,7795</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>178,5881</t>
+    <t>175,2573</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>426,2863</t>
+    <t>418,3357</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>326,8195</t>
+    <t>320,7241</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>118,4129</t>
+    <t>116,2044</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>156,305</t>
+    <t>153,3898</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>343,3973</t>
+    <t>336,9927</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>89,9938</t>
+    <t>88,3153</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>279,4544</t>
+    <t>274,2423</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>611,0104</t>
+    <t>599,6145</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>159,1038</t>
+    <t>156,1364</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>265,2448</t>
+    <t>260,2978</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>171,914</t>
+    <t>168,7076</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>286,1285</t>
+    <t>280,792</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>381,2894</t>
+    <t>374,1781</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>336,2925</t>
+    <t>330,0204</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>324,0207</t>
+    <t>317,9774</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>305,0746</t>
+    <t>299,3847</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>317,3465</t>
+    <t>311,4277</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>108,9398</t>
+    <t>106,908</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>37,8921</t>
+    <t>37,1854</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>473,6515</t>
+    <t>464,8175</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>469,8838</t>
+    <t>461,1201</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>272,7802</t>
+    <t>267,6926</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>