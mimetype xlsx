--- v1 (2026-04-04)
+++ v2 (2026-06-09)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (AOA)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>205,893</t>
+    <t>206,5298</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>120,8525</t>
+    <t>121,2263</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>241,7051</t>
+    <t>242,4526</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>305,4062</t>
+    <t>306,3507</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>278,8905</t>
+    <t>279,753</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>227,7606</t>
+    <t>228,465</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>131,0997</t>
+    <t>131,5051</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>395,0949</t>
+    <t>396,3168</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>125,5007</t>
+    <t>125,8889</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>246,3533</t>
+    <t>247,1152</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>325,3722</t>
+    <t>326,3785</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>190,5752</t>
+    <t>191,1646</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>74,3708</t>
+    <t>74,6008</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>262,1993</t>
+    <t>263,0102</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>292,835</t>
+    <t>293,7407</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>269,5941</t>
+    <t>270,4279</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>343,9649</t>
+    <t>345,0287</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>74,7934</t>
+    <t>75,0247</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>99,9358</t>
+    <t>100,2448</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>2.742,4231</t>
+    <t>2.750,9047</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>181,2788</t>
+    <t>181,8395</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>174,3066</t>
+    <t>174,8456</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>199,449</t>
+    <t>200,0658</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>158,0379</t>
+    <t>158,5267</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>111,5562</t>
+    <t>111,9012</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>144,0934</t>
+    <t>144,5391</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>423,9347</t>
+    <t>425,2458</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>83,6671</t>
+    <t>83,9259</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>167,3343</t>
+    <t>167,8518</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>286,8135</t>
+    <t>287,7005</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>93,9143</t>
+    <t>94,2047</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>171,9825</t>
+    <t>172,5144</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>409,0394</t>
+    <t>410,3044</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>199,8715</t>
+    <t>200,4897</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>237,0569</t>
+    <t>237,7901</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>261,6711</t>
+    <t>262,4804</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>187,3003</t>
+    <t>187,8796</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>218,4642</t>
+    <t>219,1399</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>413,6876</t>
+    <t>414,967</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>255,6496</t>
+    <t>256,4403</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>209,1679</t>
+    <t>209,8148</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>302,1314</t>
+    <t>303,0658</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>299,8073</t>
+    <t>300,7345</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>55,7781</t>
+    <t>55,9506</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>231,0354</t>
+    <t>231,7499</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>371,854</t>
+    <t>373,004</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>436,9284</t>
+    <t>438,2797</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>185,927</t>
+    <t>186,502</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>367,6284</t>
+    <t>368,7653</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>264,946</t>
+    <t>265,7654</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>148,7416</t>
+    <t>149,2016</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>213,816</t>
+    <t>214,4773</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>176,6306</t>
+    <t>177,1769</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>334,6686</t>
+    <t>335,7036</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>193,3218</t>
+    <t>193,9197</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>224,4857</t>
+    <t>225,18</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>212,4427</t>
+    <t>213,0997</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>283,5387</t>
+    <t>284,4156</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>324,4215</t>
+    <t>325,4248</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>97,6117</t>
+    <t>97,9136</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>223,1124</t>
+    <t>223,8024</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>162,6861</t>
+    <t>163,1893</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>130,1489</t>
+    <t>130,5514</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>251,0014</t>
+    <t>251,7777</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>557,781</t>
+    <t>559,506</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>442,5274</t>
+    <t>443,896</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>112,507</t>
+    <t>112,8549</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>10,2471</t>
+    <t>10,2788</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>542,4631</t>
+    <t>544,1408</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>79,019</t>
+    <t>79,2634</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>306,7795</t>
+    <t>307,7283</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>175,2573</t>
+    <t>175,7993</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>418,3357</t>
+    <t>419,6295</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>320,7241</t>
+    <t>321,716</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>116,2044</t>
+    <t>116,5638</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>153,3898</t>
+    <t>153,8642</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>336,9927</t>
+    <t>338,0349</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>88,3153</t>
+    <t>88,5885</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>274,2423</t>
+    <t>275,0905</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>599,6145</t>
+    <t>601,469</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>156,1364</t>
+    <t>156,6193</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>260,2978</t>
+    <t>261,1028</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>168,7076</t>
+    <t>169,2294</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>280,792</t>
+    <t>281,6604</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>374,1781</t>
+    <t>375,3353</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>330,0204</t>
+    <t>331,0411</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>317,9774</t>
+    <t>318,9608</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>299,3847</t>
+    <t>300,3106</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>311,4277</t>
+    <t>312,3909</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>106,908</t>
+    <t>107,2387</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>37,1854</t>
+    <t>37,3004</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>464,8175</t>
+    <t>466,255</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>461,1201</t>
+    <t>462,5462</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>267,6926</t>
+    <t>268,5205</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>