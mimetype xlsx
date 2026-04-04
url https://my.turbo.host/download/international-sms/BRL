--- v0 (2025-12-18)
+++ v1 (2026-04-04)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (BRL)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>1,263</t>
+    <t>1,1587</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>0,7413</t>
+    <t>0,6801</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>1,4826</t>
+    <t>1,3602</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>1,8734</t>
+    <t>1,7187</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>1,7107</t>
+    <t>1,5695</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>1,3971</t>
+    <t>1,2818</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>0,8042</t>
+    <t>0,7378</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>2,4236</t>
+    <t>2,2235</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>0,7698</t>
+    <t>0,7063</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>1,5112</t>
+    <t>1,3864</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>1,9959</t>
+    <t>1,8311</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>1,169</t>
+    <t>1,0725</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>0,4562</t>
+    <t>0,4185</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>1,6084</t>
+    <t>1,4756</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>1,7963</t>
+    <t>1,648</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>1,6537</t>
+    <t>1,5172</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>2,1099</t>
+    <t>1,9357</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>0,4588</t>
+    <t>0,4209</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>0,613</t>
+    <t>0,5624</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>16,8223</t>
+    <t>15,4335</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>1,112</t>
+    <t>1,0202</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>1,0692</t>
+    <t>0,9809</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>1,2234</t>
+    <t>1,1224</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>0,9694</t>
+    <t>0,8894</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>0,6843</t>
+    <t>0,6278</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>0,8839</t>
+    <t>0,8109</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>2,6005</t>
+    <t>2,3858</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>0,5132</t>
+    <t>0,4709</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>1,0264</t>
+    <t>0,9417</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>1,7593</t>
+    <t>1,6141</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>0,5761</t>
+    <t>0,5285</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>1,055</t>
+    <t>0,9679</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>2,5091</t>
+    <t>2,3019</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>1,226</t>
+    <t>1,1248</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>1,4541</t>
+    <t>1,3341</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>1,6051</t>
+    <t>1,4726</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>1,1489</t>
+    <t>1,0541</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>1,3401</t>
+    <t>1,2295</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>2,5376</t>
+    <t>2,3281</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>1,5682</t>
+    <t>1,4387</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>1,2831</t>
+    <t>1,1771</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>1,8533</t>
+    <t>1,7003</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>1,8391</t>
+    <t>1,6872</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>0,3421</t>
+    <t>0,3139</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>1,4172</t>
+    <t>1,3002</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>2,281</t>
+    <t>2,0927</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>2,6802</t>
+    <t>2,4589</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>1,1405</t>
+    <t>1,0463</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>2,2551</t>
+    <t>2,0689</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>1,6252</t>
+    <t>1,491</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>0,9124</t>
+    <t>0,8371</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>1,3116</t>
+    <t>1,2033</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>1,0835</t>
+    <t>0,994</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>2,0529</t>
+    <t>1,8834</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>1,1859</t>
+    <t>1,088</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>1,377</t>
+    <t>1,2633</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>1,3031</t>
+    <t>1,1956</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>1,7393</t>
+    <t>1,5957</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>1,99</t>
+    <t>1,8257</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>0,5988</t>
+    <t>0,5493</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>1,3686</t>
+    <t>1,2556</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>0,9979</t>
+    <t>0,9155</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>0,7983</t>
+    <t>0,7324</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>1,5397</t>
+    <t>1,4126</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>3,4215</t>
+    <t>3,139</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>2,7145</t>
+    <t>2,4904</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>0,6901</t>
+    <t>0,6332</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>0,0629</t>
+    <t>0,0577</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>3,3275</t>
+    <t>3,0528</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>0,4847</t>
+    <t>0,4447</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>1,8818</t>
+    <t>1,7265</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>1,075</t>
+    <t>0,9863</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>2,5661</t>
+    <t>2,3543</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>1,9674</t>
+    <t>1,8049</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>0,7128</t>
+    <t>0,654</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>0,9409</t>
+    <t>0,8632</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>2,0672</t>
+    <t>1,8965</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>0,5417</t>
+    <t>0,497</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>1,6822</t>
+    <t>1,5434</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>3,6781</t>
+    <t>3,3744</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>0,9578</t>
+    <t>0,8787</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>1,5967</t>
+    <t>1,4649</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>1,0349</t>
+    <t>0,9494</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>1,7224</t>
+    <t>1,5802</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>2,2953</t>
+    <t>2,1058</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>2,0244</t>
+    <t>1,8573</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>1,9505</t>
+    <t>1,7895</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>1,8365</t>
+    <t>1,6848</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>1,9103</t>
+    <t>1,7526</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>0,6558</t>
+    <t>0,6016</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>0,2281</t>
+    <t>0,2093</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>2,8512</t>
+    <t>2,6159</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>2,8286</t>
+    <t>2,595</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>1,6421</t>
+    <t>1,5065</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>