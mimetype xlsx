--- v1 (2026-04-04)
+++ v2 (2026-06-09)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (BRL)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>1,1587</t>
+    <t>1,1626</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>0,6801</t>
+    <t>0,6824</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>1,3602</t>
+    <t>1,3648</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>1,7187</t>
+    <t>1,7245</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>1,5695</t>
+    <t>1,5748</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>1,2818</t>
+    <t>1,2861</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>0,7378</t>
+    <t>0,7403</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>2,2235</t>
+    <t>2,2309</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>0,7063</t>
+    <t>0,7086</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>1,3864</t>
+    <t>1,391</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>1,8311</t>
+    <t>1,8372</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>1,0725</t>
+    <t>1,0761</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>0,4185</t>
+    <t>0,4199</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>1,4756</t>
+    <t>1,4805</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>1,648</t>
+    <t>1,6535</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>1,5172</t>
+    <t>1,5223</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>1,9357</t>
+    <t>1,9422</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>0,4209</t>
+    <t>0,4223</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>0,5624</t>
+    <t>0,5643</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>15,4335</t>
+    <t>15,4853</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>1,0202</t>
+    <t>1,0236</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>0,9809</t>
+    <t>0,9842</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>1,1224</t>
+    <t>1,1262</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>0,8894</t>
+    <t>0,8924</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>0,6278</t>
+    <t>0,6299</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>0,8109</t>
+    <t>0,8136</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>2,3858</t>
+    <t>2,3938</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>0,4709</t>
+    <t>0,4724</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>0,9417</t>
+    <t>0,9449</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>1,6141</t>
+    <t>1,6195</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>0,5285</t>
+    <t>0,5303</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>0,9679</t>
+    <t>0,9711</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>2,3019</t>
+    <t>2,3097</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>1,1248</t>
+    <t>1,1286</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>1,3341</t>
+    <t>1,3386</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>1,4726</t>
+    <t>1,4775</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>1,0541</t>
+    <t>1,0576</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>1,2295</t>
+    <t>1,2336</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>2,3281</t>
+    <t>2,3359</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>1,4387</t>
+    <t>1,4435</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>1,1771</t>
+    <t>1,1811</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>1,7003</t>
+    <t>1,706</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>1,6872</t>
+    <t>1,6929</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>0,3139</t>
+    <t>0,315</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>1,3002</t>
+    <t>1,3046</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>2,0927</t>
+    <t>2,0997</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>2,4589</t>
+    <t>2,4671</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>1,0463</t>
+    <t>1,0498</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>2,0689</t>
+    <t>2,0758</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>1,491</t>
+    <t>1,496</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>0,8371</t>
+    <t>0,8399</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>1,2033</t>
+    <t>1,2073</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>0,994</t>
+    <t>0,9974</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>1,8834</t>
+    <t>1,8897</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>1,088</t>
+    <t>1,0916</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>1,2633</t>
+    <t>1,2676</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>1,1956</t>
+    <t>1,1996</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>1,5957</t>
+    <t>1,601</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>1,8257</t>
+    <t>1,8319</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>0,5493</t>
+    <t>0,5512</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>1,2556</t>
+    <t>1,2598</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>0,9155</t>
+    <t>0,9186</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>0,7324</t>
+    <t>0,7349</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>1,4126</t>
+    <t>1,4173</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>3,139</t>
+    <t>3,1495</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>2,4904</t>
+    <t>2,4988</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>0,6332</t>
+    <t>0,6353</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>0,0577</t>
+    <t>0,0579</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>3,0528</t>
+    <t>3,0631</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>0,4447</t>
+    <t>0,4462</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>1,7265</t>
+    <t>1,7322</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>0,9863</t>
+    <t>0,9896</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>2,3543</t>
+    <t>2,3622</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>1,8049</t>
+    <t>1,811</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>0,654</t>
+    <t>0,6562</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>0,8632</t>
+    <t>0,8661</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>1,8965</t>
+    <t>1,9028</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>0,497</t>
+    <t>0,4987</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>1,5434</t>
+    <t>1,5485</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>3,3744</t>
+    <t>3,3858</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>0,8787</t>
+    <t>0,8816</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>1,4649</t>
+    <t>1,4698</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>0,9494</t>
+    <t>0,9526</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>1,5802</t>
+    <t>1,5855</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>2,1058</t>
+    <t>2,1128</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>1,8573</t>
+    <t>1,8635</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>1,7895</t>
+    <t>1,7955</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>1,6848</t>
+    <t>1,6905</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>1,7526</t>
+    <t>1,7585</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>0,6016</t>
+    <t>0,6037</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>0,2093</t>
+    <t>0,21</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>2,6159</t>
+    <t>2,6246</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>2,595</t>
+    <t>2,6037</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>1,5065</t>
+    <t>1,5115</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>