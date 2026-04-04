--- v0 (2025-12-17)
+++ v1 (2026-04-04)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (RWF)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>333,5823</t>
+    <t>327,1924</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>195,802</t>
+    <t>192,0514</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>391,6041</t>
+    <t>384,1027</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>494,8109</t>
+    <t>485,3326</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>451,8509</t>
+    <t>443,1954</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>369,0115</t>
+    <t>361,9429</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>212,4041</t>
+    <t>208,3354</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>640,1221</t>
+    <t>627,8602</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>203,3329</t>
+    <t>199,4379</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>399,1349</t>
+    <t>391,4893</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>527,1594</t>
+    <t>517,0614</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>308,7648</t>
+    <t>302,8502</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>120,4936</t>
+    <t>118,1855</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>424,8083</t>
+    <t>416,6709</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>474,4434</t>
+    <t>465,3552</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>436,7892</t>
+    <t>428,4223</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>557,2827</t>
+    <t>546,6077</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>121,1782</t>
+    <t>118,857</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>161,9132</t>
+    <t>158,8117</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>4.443,2003</t>
+    <t>4.358,0885</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>293,7031</t>
+    <t>288,077</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>282,4068</t>
+    <t>276,9972</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>323,1418</t>
+    <t>316,9519</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>256,0488</t>
+    <t>251,1441</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>180,7403</t>
+    <t>177,2782</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>233,4563</t>
+    <t>228,9843</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>686,8476</t>
+    <t>673,6907</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>135,5553</t>
+    <t>132,9586</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>271,1105</t>
+    <t>265,9173</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>464,6875</t>
+    <t>455,7862</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>152,1574</t>
+    <t>149,2427</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>278,6414</t>
+    <t>273,3039</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>662,7146</t>
+    <t>650,02</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>323,8265</t>
+    <t>317,6234</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>384,0732</t>
+    <t>376,7161</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>423,9525</t>
+    <t>415,8315</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>303,4589</t>
+    <t>297,646</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>353,9499</t>
+    <t>347,1698</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>670,2455</t>
+    <t>657,4066</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>414,1966</t>
+    <t>406,2625</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>338,8882</t>
+    <t>332,3966</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>489,5051</t>
+    <t>480,1284</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>485,7397</t>
+    <t>476,4351</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>90,3702</t>
+    <t>88,6391</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>374,3174</t>
+    <t>367,1471</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>602,4678</t>
+    <t>590,9273</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>707,8997</t>
+    <t>694,3395</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>301,2339</t>
+    <t>295,4636</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>595,6216</t>
+    <t>584,2122</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>429,2583</t>
+    <t>421,0357</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>240,9871</t>
+    <t>236,3709</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>346,419</t>
+    <t>339,7832</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>286,1722</t>
+    <t>280,6904</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>542,221</t>
+    <t>531,8345</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>313,2148</t>
+    <t>307,215</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>363,7057</t>
+    <t>356,7388</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>344,194</t>
+    <t>337,6008</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>459,3817</t>
+    <t>450,582</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>525,619</t>
+    <t>515,5505</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>158,1478</t>
+    <t>155,1184</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>361,4807</t>
+    <t>354,5564</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>263,5797</t>
+    <t>258,5307</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>210,8637</t>
+    <t>206,8245</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>406,6658</t>
+    <t>398,8759</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>903,7017</t>
+    <t>886,3909</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>716,971</t>
+    <t>703,237</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>182,2808</t>
+    <t>178,7891</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>16,6021</t>
+    <t>16,2841</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>878,8842</t>
+    <t>862,0487</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>128,0244</t>
+    <t>125,572</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>497,036</t>
+    <t>487,515</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>283,9472</t>
+    <t>278,508</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>677,7763</t>
+    <t>664,7932</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>519,6285</t>
+    <t>509,6748</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>188,2712</t>
+    <t>184,6648</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>248,518</t>
+    <t>243,7575</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>545,9865</t>
+    <t>535,5278</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>143,0861</t>
+    <t>140,3452</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>444,32</t>
+    <t>435,8089</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>971,4794</t>
+    <t>952,8702</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>252,968</t>
+    <t>248,1223</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>421,7275</t>
+    <t>413,6491</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>273,3355</t>
+    <t>268,0997</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>454,9317</t>
+    <t>446,2172</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>606,2333</t>
+    <t>594,6206</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>534,6902</t>
+    <t>524,4479</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>515,1785</t>
+    <t>505,31</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>485,0551</t>
+    <t>475,7636</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>504,5668</t>
+    <t>494,9016</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>173,2095</t>
+    <t>169,8916</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>60,2468</t>
+    <t>59,0927</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>753,0848</t>
+    <t>738,6591</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>747,0943</t>
+    <t>732,7834</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>433,7084</t>
+    <t>425,4005</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>