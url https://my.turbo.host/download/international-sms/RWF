--- v1 (2026-04-04)
+++ v2 (2026-06-09)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (RWF)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>327,1924</t>
+    <t>328,8566</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>192,0514</t>
+    <t>193,0282</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>384,1027</t>
+    <t>386,0564</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>485,3326</t>
+    <t>487,8011</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>443,1954</t>
+    <t>445,4496</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>361,9429</t>
+    <t>363,7839</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>208,3354</t>
+    <t>209,3951</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>627,8602</t>
+    <t>631,0537</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>199,4379</t>
+    <t>200,4523</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>391,4893</t>
+    <t>393,4805</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>517,0614</t>
+    <t>519,6912</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>302,8502</t>
+    <t>304,3906</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>118,1855</t>
+    <t>118,7866</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>416,6709</t>
+    <t>418,7902</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>465,3552</t>
+    <t>467,7221</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>428,4223</t>
+    <t>430,6013</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>546,6077</t>
+    <t>549,3879</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>118,857</t>
+    <t>119,4615</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>158,8117</t>
+    <t>159,6195</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>4.358,0885</t>
+    <t>4.380,2548</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>288,077</t>
+    <t>289,5423</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>276,9972</t>
+    <t>278,406</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>316,9519</t>
+    <t>318,564</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>251,1441</t>
+    <t>252,4215</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>177,2782</t>
+    <t>178,1799</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>228,9843</t>
+    <t>230,149</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>673,6907</t>
+    <t>677,1172</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>132,9586</t>
+    <t>133,6349</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>265,9173</t>
+    <t>267,2698</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>455,7862</t>
+    <t>458,1045</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>149,2427</t>
+    <t>150,0018</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>273,3039</t>
+    <t>274,6939</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>650,02</t>
+    <t>653,3261</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>317,6234</t>
+    <t>319,2389</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>376,7161</t>
+    <t>378,6322</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>415,8315</t>
+    <t>417,9465</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>297,646</t>
+    <t>299,1599</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>347,1698</t>
+    <t>348,9355</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>657,4066</t>
+    <t>660,7503</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>406,2625</t>
+    <t>408,3288</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>332,3966</t>
+    <t>334,0872</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>480,1284</t>
+    <t>482,5704</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>476,4351</t>
+    <t>478,8584</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>88,6391</t>
+    <t>89,0899</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>367,1471</t>
+    <t>369,0145</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>590,9273</t>
+    <t>593,9328</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>694,3395</t>
+    <t>697,8711</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>295,4636</t>
+    <t>296,9664</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>584,2122</t>
+    <t>587,1836</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>421,0357</t>
+    <t>423,1772</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>236,3709</t>
+    <t>237,5731</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>339,7832</t>
+    <t>341,5114</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>280,6904</t>
+    <t>282,1181</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>531,8345</t>
+    <t>534,5396</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>307,215</t>
+    <t>308,7776</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>356,7388</t>
+    <t>358,5532</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>337,6008</t>
+    <t>339,3179</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>450,582</t>
+    <t>452,8738</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>515,5505</t>
+    <t>518,1727</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>155,1184</t>
+    <t>155,9074</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>354,5564</t>
+    <t>356,3597</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>258,5307</t>
+    <t>259,8456</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>206,8245</t>
+    <t>207,8765</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>398,8759</t>
+    <t>400,9047</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>886,3909</t>
+    <t>890,8993</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>703,237</t>
+    <t>706,8138</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>178,7891</t>
+    <t>179,6984</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>16,2841</t>
+    <t>16,3669</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>862,0487</t>
+    <t>866,4333</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>125,572</t>
+    <t>126,2107</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>487,515</t>
+    <t>489,9946</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>278,508</t>
+    <t>279,9246</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>664,7932</t>
+    <t>668,1745</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>509,6748</t>
+    <t>512,2671</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>184,6648</t>
+    <t>185,604</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>243,7575</t>
+    <t>244,9973</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>535,5278</t>
+    <t>538,2516</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>140,3452</t>
+    <t>141,0591</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>435,8089</t>
+    <t>438,0255</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>952,8702</t>
+    <t>957,7167</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>248,1223</t>
+    <t>249,3843</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>413,6491</t>
+    <t>415,753</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>268,0997</t>
+    <t>269,4633</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>446,2172</t>
+    <t>448,4868</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>594,6206</t>
+    <t>597,6449</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>524,4479</t>
+    <t>527,1154</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>505,31</t>
+    <t>507,8801</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>475,7636</t>
+    <t>478,1834</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>494,9016</t>
+    <t>497,4188</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>169,8916</t>
+    <t>170,7557</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>59,0927</t>
+    <t>59,3933</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>738,6591</t>
+    <t>742,4161</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>732,7834</t>
+    <t>736,5105</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>425,4005</t>
+    <t>427,5642</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>