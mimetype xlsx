--- v2 (2026-06-09)
+++ v3 (2026-08-03)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (RWF)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>328,8566</t>
+    <t>330,4322</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>193,0282</t>
+    <t>193,953</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>386,0564</t>
+    <t>387,906</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>487,8011</t>
+    <t>490,1383</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>445,4496</t>
+    <t>447,5839</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>363,7839</t>
+    <t>365,5268</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>209,3951</t>
+    <t>210,3983</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>631,0537</t>
+    <t>634,0772</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>200,4523</t>
+    <t>201,4127</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>393,4805</t>
+    <t>395,3658</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>519,6912</t>
+    <t>522,1812</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>304,3906</t>
+    <t>305,849</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>118,7866</t>
+    <t>119,3557</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>418,7902</t>
+    <t>420,7967</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>467,7221</t>
+    <t>469,9631</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>430,6013</t>
+    <t>432,6644</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>549,3879</t>
+    <t>552,0201</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>119,4615</t>
+    <t>120,0339</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>159,6195</t>
+    <t>160,3842</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>4.380,2548</t>
+    <t>4.401,2416</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>289,5423</t>
+    <t>290,9295</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>278,406</t>
+    <t>279,7399</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>318,564</t>
+    <t>320,0903</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>252,4215</t>
+    <t>253,6309</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>178,1799</t>
+    <t>179,0336</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>230,149</t>
+    <t>231,2517</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>677,1172</t>
+    <t>680,3614</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>133,6349</t>
+    <t>134,2752</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>267,2698</t>
+    <t>268,5503</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>458,1045</t>
+    <t>460,2993</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>150,0018</t>
+    <t>150,7205</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>274,6939</t>
+    <t>276,0101</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>653,3261</t>
+    <t>656,4564</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>319,2389</t>
+    <t>320,7685</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>378,6322</t>
+    <t>380,4463</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>417,9465</t>
+    <t>419,949</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>299,1599</t>
+    <t>300,5933</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>348,9355</t>
+    <t>350,6074</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>660,7503</t>
+    <t>663,9161</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>408,3288</t>
+    <t>410,2852</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>334,0872</t>
+    <t>335,6879</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>482,5704</t>
+    <t>484,8825</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>478,8584</t>
+    <t>481,1527</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>89,0899</t>
+    <t>89,5168</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>369,0145</t>
+    <t>370,7826</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>593,9328</t>
+    <t>596,7785</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>697,8711</t>
+    <t>701,2148</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>296,9664</t>
+    <t>298,3893</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>587,1836</t>
+    <t>589,9969</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>423,1772</t>
+    <t>425,2047</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>237,5731</t>
+    <t>238,7114</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>341,5114</t>
+    <t>343,1476</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>282,1181</t>
+    <t>283,4698</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>534,5396</t>
+    <t>537,1007</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>308,7776</t>
+    <t>310,257</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>358,5532</t>
+    <t>360,2711</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>339,3179</t>
+    <t>340,9436</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>452,8738</t>
+    <t>455,0436</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>518,1727</t>
+    <t>520,6553</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>155,9074</t>
+    <t>156,6544</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>356,3597</t>
+    <t>358,0671</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>259,8456</t>
+    <t>261,0906</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>207,8765</t>
+    <t>208,8725</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>400,9047</t>
+    <t>402,8255</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>890,8993</t>
+    <t>895,1678</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>706,8138</t>
+    <t>710,2003</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>179,6984</t>
+    <t>180,5594</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>16,3669</t>
+    <t>16,4453</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>866,4333</t>
+    <t>870,5846</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>126,2107</t>
+    <t>126,8154</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>489,9946</t>
+    <t>492,3423</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>279,9246</t>
+    <t>281,2658</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>668,1745</t>
+    <t>671,3758</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>512,2671</t>
+    <t>514,7215</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>185,604</t>
+    <t>186,4933</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>244,9973</t>
+    <t>246,1711</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>538,2516</t>
+    <t>540,8305</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>141,0591</t>
+    <t>141,7349</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>438,0255</t>
+    <t>440,1242</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>957,7167</t>
+    <t>962,3054</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>249,3843</t>
+    <t>250,5792</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>415,753</t>
+    <t>417,745</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>269,4633</t>
+    <t>270,7543</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>448,4868</t>
+    <t>450,6356</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>597,6449</t>
+    <t>600,5084</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>527,1154</t>
+    <t>529,6409</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>507,8801</t>
+    <t>510,3134</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>478,1834</t>
+    <t>480,4745</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>497,4188</t>
+    <t>499,802</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>170,7557</t>
+    <t>171,5738</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>59,3933</t>
+    <t>59,6779</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>742,4161</t>
+    <t>745,9731</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>736,5105</t>
+    <t>740,0393</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>427,5642</t>
+    <t>429,6127</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>