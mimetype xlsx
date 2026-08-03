--- v0 (2026-06-09)
+++ v1 (2026-08-03)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Número sequencial</t>
   </si>
   <si>
     <t>Código do país</t>
   </si>
   <si>
     <t>Nome do país</t>
   </si>
   <si>
     <t>Valor da unidade (BRL)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>1,1626</t>
+    <t>1,1412</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>0,6824</t>
+    <t>0,6699</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>1,3648</t>
+    <t>1,3397</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>1,7245</t>
+    <t>1,6928</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>1,5748</t>
+    <t>1,5458</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>1,2861</t>
+    <t>1,2624</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>0,7403</t>
+    <t>0,7267</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>2,2309</t>
+    <t>2,1899</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>0,7086</t>
+    <t>0,6956</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>1,391</t>
+    <t>1,3655</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>1,8372</t>
+    <t>1,8035</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>1,0761</t>
+    <t>1,0563</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>0,4199</t>
+    <t>0,4122</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>1,4805</t>
+    <t>1,4533</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>1,6535</t>
+    <t>1,6231</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>1,5223</t>
+    <t>1,4943</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>1,9422</t>
+    <t>1,9065</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>0,4223</t>
+    <t>0,4146</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>0,5643</t>
+    <t>0,5539</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>15,4853</t>
+    <t>15,2008</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>1,0236</t>
+    <t>1,0048</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>0,9842</t>
+    <t>0,9662</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>1,1262</t>
+    <t>1,1055</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>0,8924</t>
+    <t>0,876</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>0,6299</t>
+    <t>0,6183</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>0,8136</t>
+    <t>0,7987</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>2,3938</t>
+    <t>2,3498</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>0,4724</t>
+    <t>0,4638</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>0,9449</t>
+    <t>0,9275</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>1,6195</t>
+    <t>1,5898</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>0,5303</t>
+    <t>0,5206</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>0,9711</t>
+    <t>0,9533</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>2,3097</t>
+    <t>2,2672</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>1,1286</t>
+    <t>1,1079</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>1,3386</t>
+    <t>1,314</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>1,4775</t>
+    <t>1,4504</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>1,0576</t>
+    <t>1,0382</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>1,2336</t>
+    <t>1,2109</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>2,3359</t>
+    <t>2,293</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>1,4435</t>
+    <t>1,417</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>1,1811</t>
+    <t>1,1594</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>1,706</t>
+    <t>1,6747</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>1,6929</t>
+    <t>1,6618</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>0,315</t>
+    <t>0,3092</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>1,3046</t>
+    <t>1,2806</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>2,0997</t>
+    <t>2,0611</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>2,4671</t>
+    <t>2,4218</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>1,0498</t>
+    <t>1,0306</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>2,0758</t>
+    <t>2,0377</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>1,496</t>
+    <t>1,4686</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>0,8399</t>
+    <t>0,8245</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>1,2073</t>
+    <t>1,1851</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>0,9974</t>
+    <t>0,979</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>1,8897</t>
+    <t>1,855</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>1,0916</t>
+    <t>1,0716</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>1,2676</t>
+    <t>1,2443</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>1,1996</t>
+    <t>1,1775</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>1,601</t>
+    <t>1,5716</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>1,8319</t>
+    <t>1,7982</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>0,5512</t>
+    <t>0,541</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>1,2598</t>
+    <t>1,2367</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>0,9186</t>
+    <t>0,9017</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>0,7349</t>
+    <t>0,7214</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>1,4173</t>
+    <t>1,3913</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>3,1495</t>
+    <t>3,0917</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>2,4988</t>
+    <t>2,4529</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>0,6353</t>
+    <t>0,6236</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
-    <t>0,0579</t>
+    <t>0,0568</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>3,0631</t>
+    <t>3,0068</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>0,4462</t>
+    <t>0,438</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>1,7322</t>
+    <t>1,7004</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>0,9896</t>
+    <t>0,9714</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>2,3622</t>
+    <t>2,3188</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>1,811</t>
+    <t>1,7777</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>0,6562</t>
+    <t>0,6441</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>0,8661</t>
+    <t>0,8502</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>1,9028</t>
+    <t>1,8679</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>0,4987</t>
+    <t>0,4895</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>1,5485</t>
+    <t>1,5201</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>3,3858</t>
+    <t>3,3236</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>0,8816</t>
+    <t>0,8654</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>1,4698</t>
+    <t>1,4428</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>0,9526</t>
+    <t>0,9351</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>1,5855</t>
+    <t>1,5564</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>2,1128</t>
+    <t>2,074</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>1,8635</t>
+    <t>1,8293</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>1,7955</t>
+    <t>1,7625</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>1,6905</t>
+    <t>1,6594</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>1,7585</t>
+    <t>1,7262</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>0,6037</t>
+    <t>0,5926</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>0,21</t>
+    <t>0,2061</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>2,6246</t>
+    <t>2,5764</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>2,6037</t>
+    <t>2,5559</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>1,5115</t>
+    <t>1,4838</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>