--- v1 (2026-08-03)
+++ v2 (2026-08-03)
@@ -32,1488 +32,1488 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Número sequencial</t>
   </si>
   <si>
     <t>Código do país</t>
   </si>
   <si>
     <t>Nome do país</t>
   </si>
   <si>
     <t>Valor da unidade (BRL)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>1,1412</t>
+    <t>1,1408</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>0,6699</t>
+    <t>0,6696</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>1,3397</t>
+    <t>1,3392</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>1,6928</t>
+    <t>1,6922</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>1,5458</t>
+    <t>1,5453</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>1,2624</t>
+    <t>1,262</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>0,7267</t>
+    <t>0,7264</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>2,1899</t>
+    <t>2,1891</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>0,6956</t>
+    <t>0,6954</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>1,3655</t>
+    <t>1,365</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>1,8035</t>
+    <t>1,8028</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>1,0563</t>
+    <t>1,0559</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>0,4122</t>
+    <t>0,4121</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>1,4533</t>
+    <t>1,4528</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>1,6231</t>
+    <t>1,6225</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>1,4943</t>
+    <t>1,4937</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>1,9065</t>
+    <t>1,9058</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>0,4146</t>
+    <t>0,4144</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>0,5539</t>
+    <t>0,5537</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>15,2008</t>
+    <t>15,195</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>1,0048</t>
+    <t>1,0044</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>0,9662</t>
+    <t>0,9658</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>1,1055</t>
+    <t>1,1051</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>0,876</t>
+    <t>0,8756</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>0,6183</t>
+    <t>0,6181</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>0,7987</t>
+    <t>0,7984</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>2,3498</t>
+    <t>2,3489</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>0,4638</t>
+    <t>0,4636</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>0,9275</t>
+    <t>0,9272</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>1,5898</t>
+    <t>1,5892</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>0,5206</t>
+    <t>0,5204</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>0,9533</t>
+    <t>0,9529</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>2,2672</t>
+    <t>2,2664</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>1,1079</t>
+    <t>1,1074</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>1,314</t>
+    <t>1,3135</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>1,4504</t>
+    <t>1,4498</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>1,0382</t>
+    <t>1,0378</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>1,2109</t>
+    <t>1,2104</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>2,293</t>
+    <t>2,2921</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>1,417</t>
+    <t>1,4165</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>1,1594</t>
+    <t>1,1589</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>1,6747</t>
+    <t>1,674</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>1,6618</t>
+    <t>1,6611</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>0,3092</t>
+    <t>0,3091</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>1,2806</t>
+    <t>1,2801</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>2,0611</t>
+    <t>2,0603</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>2,4218</t>
+    <t>2,4209</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>1,0306</t>
+    <t>1,0302</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>2,0377</t>
+    <t>2,0369</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>1,4686</t>
+    <t>1,468</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>0,8245</t>
+    <t>0,8241</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>1,1851</t>
+    <t>1,1847</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>0,979</t>
+    <t>0,9787</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>1,855</t>
+    <t>1,8543</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>1,0716</t>
+    <t>1,0711</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>1,2443</t>
+    <t>1,2438</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>1,1775</t>
+    <t>1,1771</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>1,5716</t>
+    <t>1,571</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>1,7982</t>
+    <t>1,7975</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>0,541</t>
+    <t>0,5408</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>1,2367</t>
+    <t>1,2362</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>0,9017</t>
+    <t>0,9014</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>0,7214</t>
+    <t>0,7211</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>1,3913</t>
+    <t>1,3907</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>3,0917</t>
+    <t>3,0905</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>2,4529</t>
+    <t>2,4519</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>0,6236</t>
+    <t>0,6234</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>0,0568</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>3,0068</t>
+    <t>3,0056</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>0,438</t>
+    <t>0,4378</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>1,7004</t>
+    <t>1,6998</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>0,9714</t>
+    <t>0,9711</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>2,3188</t>
+    <t>2,3179</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>1,7777</t>
+    <t>1,777</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>0,6441</t>
+    <t>0,6439</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>0,8502</t>
+    <t>0,8499</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>1,8679</t>
+    <t>1,8672</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>0,4895</t>
+    <t>0,4893</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>1,5201</t>
+    <t>1,5195</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>3,3236</t>
+    <t>3,3223</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>0,8654</t>
+    <t>0,8651</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>1,4428</t>
+    <t>1,4422</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>0,9351</t>
+    <t>0,9348</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>1,5564</t>
+    <t>1,5558</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>2,074</t>
+    <t>2,0732</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>1,8293</t>
+    <t>1,8286</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>1,7625</t>
+    <t>1,7618</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>1,6594</t>
+    <t>1,6588</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>1,7262</t>
+    <t>1,7255</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>0,5926</t>
+    <t>0,5923</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>0,2061</t>
+    <t>0,206</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>2,5764</t>
+    <t>2,5754</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1550,66 +1550,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>2,5559</t>
+    <t>2,5549</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>1,4838</t>
+    <t>1,4832</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>